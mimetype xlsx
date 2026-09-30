--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -3782,51 +3782,51 @@
       <c r="F85" t="s">
         <v>235</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>61</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I85" t="s">
         <v>200</v>
       </c>
       <c r="J85" t="s">
         <v>233</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>230</v>
       </c>
       <c r="AJ85">
         <v>60045</v>
       </c>
       <c r="AK85">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>236</v>
       </c>
       <c r="E86" t="s">
         <v>237</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>61</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I86" t="s">
         <v>200</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>230</v>
       </c>
       <c r="AJ86">